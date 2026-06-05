--- v0 (2025-12-11)
+++ v1 (2026-06-05)
@@ -54,192 +54,192 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Zé Fernando</t>
   </si>
   <si>
-    <t>https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_145_000204.pdf</t>
+    <t>http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_145_000204.pdf</t>
   </si>
   <si>
     <t>Solicita a Instalação de Lixeira Comunitária no Bairro Cardoso.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_146_000205.pdf</t>
+    <t>http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_146_000205.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação e instalação de iluminação na Ponte do Pé da Serra.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Gabinete Parlamentar - GPAR</t>
   </si>
   <si>
-    <t>https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_147_simone_e_baltasar.pdf</t>
+    <t>http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_147_simone_e_baltasar.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação ou possível aquisição de um veículo para uso exclusivo do Gestor da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Paulo Vani</t>
   </si>
   <si>
-    <t>https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_148.pdf</t>
+    <t>http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_148.pdf</t>
   </si>
   <si>
     <t>Reforma e manutenção da Ponte localizada na Comunidade Rural do Sertão.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_149.pdf</t>
+    <t>http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Manutenção de alguns pontos da estrada rural da comunidade dos bagres</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_151_ze.pdf</t>
+    <t>http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_151_ze.pdf</t>
   </si>
   <si>
     <t>Indica a Instalação de Guard -Rail na Ponte do Juca, localizada na entrada das localidades de Jardim Iracema e Jardim Tomaz.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Carlos Augusto (Guto)</t>
   </si>
   <si>
-    <t>https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_152_2025_guto_28129_assinado.pdf</t>
+    <t>http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_152_2025_guto_28129_assinado.pdf</t>
   </si>
   <si>
     <t>Transporte Público</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_154_000239.pdf</t>
+    <t>http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_154_000239.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção e recolocação das lixeiras das praças e vias urbanas do município.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Simone do Dayson</t>
   </si>
   <si>
-    <t>https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento_88.pdf</t>
+    <t>http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento_88.pdf</t>
   </si>
   <si>
     <t>Requer envio de moção de aplausos.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Tânia Bemfica</t>
   </si>
   <si>
-    <t>https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento_89_tania_000233.pdf</t>
+    <t>http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento_89_tania_000233.pdf</t>
   </si>
   <si>
     <t>Requer Informações sobre a academia ao ar livre anteriormente instalada na Quadra Poliesportiva de Bocaina de Minas bem como a possibilidades de sua reinstalação em outro local público.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_90_tania.pdf</t>
+    <t>http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_90_tania.pdf</t>
   </si>
   <si>
     <t>Solicita Informações acerca da Indicação N° 119/2025, de autoria da Vereadora Tânia Vani Bemfica, que trata da Instalação de iluminação pública ni escadão do caminho do Mirante.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -546,68 +546,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_145_000204.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_146_000205.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_147_simone_e_baltasar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_151_ze.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_152_2025_guto_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_154_000239.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento_89_tania_000233.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_90_tania.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_145_000204.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao_146_000205.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_147_simone_e_baltasar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_151_ze.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_152_2025_guto_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_154_000239.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/8/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento_89_tania_000233.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bocainademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_90_tania.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="168.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>